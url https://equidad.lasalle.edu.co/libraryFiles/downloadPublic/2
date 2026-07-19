--- v0 (2025-10-11)
+++ v1 (2026-07-19)
@@ -58,61 +58,51 @@
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="776F3F51" w14:textId="7926536C" w:rsidR="00477401" w:rsidRPr="00477401" w:rsidRDefault="00477401" w:rsidP="00477401">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00477401">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Autores</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Autores:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640FB48B" w14:textId="77777777" w:rsidR="00477401" w:rsidRPr="00477401" w:rsidRDefault="00477401" w:rsidP="00B7422C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="566C009A" w14:textId="4CD009AB" w:rsidR="00B7422C" w:rsidRPr="00B7422C" w:rsidRDefault="00B7422C" w:rsidP="00B7422C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7422C">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
@@ -289,61 +279,51 @@
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00B7422C" w:rsidRPr="00B435A8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Código </w:t>
-[...9 lines deleted...]
-        <w:t>ORCID</w:t>
+        <w:t>. Código ORCID</w:t>
       </w:r>
       <w:r w:rsidRPr="00B435A8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B435A8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00B435A8">
@@ -397,124 +377,101 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B435A8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...11 lines deleted...]
-        <w:t>Rol</w:t>
+        <w:t>. Rol</w:t>
       </w:r>
       <w:r w:rsidRPr="00B435A8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00B435A8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00663C5B" w14:textId="3F1B4BDF" w:rsidR="00B435A8" w:rsidRPr="00B435A8" w:rsidRDefault="00B435A8" w:rsidP="00B435A8">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B435A8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. </w:t>
-[...10 lines deleted...]
-        <w:t>Usuario(s) redes Sociales</w:t>
+        <w:t>7. Usuario(s) redes Sociales</w:t>
       </w:r>
       <w:r w:rsidRPr="00B435A8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00B435A8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
@@ -1288,155 +1245,74 @@
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investigación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...35 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (   )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39EE0AC9" w14:textId="03A3EC9B" w:rsidR="00477401" w:rsidRPr="00B31D21" w:rsidRDefault="00477401" w:rsidP="00477401">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> )</w:t>
+        <w:t>Revisión sistemática (   )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C64D560" w14:textId="413A97D1" w:rsidR="00B435A8" w:rsidRPr="00477401" w:rsidRDefault="004B4A22" w:rsidP="00B435A8">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Proyecto y/o grupo de investigación</w:t>
       </w:r>
       <w:r w:rsidR="00B435A8" w:rsidRPr="00477401">
         <w:rPr>
@@ -1788,58 +1664,58 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B4A22" w:rsidSect="00B7422C">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1135" w:right="1325" w:bottom="1418" w:left="1276" w:header="720" w:footer="879" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E7B38FB" w14:textId="77777777" w:rsidR="00B7422C" w:rsidRDefault="00B7422C" w:rsidP="00B7422C">
+    <w:p w14:paraId="653C07EF" w14:textId="77777777" w:rsidR="00E27B29" w:rsidRDefault="00E27B29" w:rsidP="00B7422C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51B3391D" w14:textId="77777777" w:rsidR="00B7422C" w:rsidRDefault="00B7422C" w:rsidP="00B7422C">
+    <w:p w14:paraId="3C1A43E5" w14:textId="77777777" w:rsidR="00E27B29" w:rsidRDefault="00E27B29" w:rsidP="00B7422C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -2236,69 +2112,69 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">. 7 </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaNeueLT Com 45 Lt" w:hAnsi="HelveticaNeueLT Com 45 Lt"/>
         <w:color w:val="003057"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>No</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaNeueLT Com 45 Lt" w:hAnsi="HelveticaNeueLT Com 45 Lt"/>
         <w:color w:val="003057"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>. 172 – 85 | Tel. (571) 6772699 | Bogotá - Colombia</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76B8C58D" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRPr="00091BF1" w:rsidRDefault="004B4A22" w:rsidP="00091BF1">
+  <w:p w14:paraId="76B8C58D" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRPr="00091BF1" w:rsidRDefault="00E27B29" w:rsidP="00091BF1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B4AA20E" w14:textId="77777777" w:rsidR="00B7422C" w:rsidRDefault="00B7422C" w:rsidP="00B7422C">
+    <w:p w14:paraId="1AE275DE" w14:textId="77777777" w:rsidR="00E27B29" w:rsidRDefault="00E27B29" w:rsidP="00B7422C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="007FD4CE" w14:textId="77777777" w:rsidR="00B7422C" w:rsidRDefault="00B7422C" w:rsidP="00B7422C">
+    <w:p w14:paraId="63D21D29" w14:textId="77777777" w:rsidR="00E27B29" w:rsidRDefault="00E27B29" w:rsidP="00B7422C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="141E2977" w14:textId="77777777" w:rsidR="00B435A8" w:rsidRPr="00AC660E" w:rsidRDefault="00B435A8" w:rsidP="00B435A8">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC660E">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AC660E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B435A8">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">Con el fin de garantizar claridad en la autoría y coautoría, la revista toma en cuenta la taxonomía </w:t>
@@ -2369,65 +2245,65 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC660E">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AC660E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC660E">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta información es opcional y solo la solicitamos con fines de divulgación de los artículos en caso tal que sean aprobados. La Revista utiliza como redes sociales de divulgación: Facebook, Instagram, Twitter y LinkedIn. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70D76912" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRDefault="004B4A22" w:rsidP="00D03660">
+  <w:p w14:paraId="70D76912" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRDefault="00E27B29" w:rsidP="00D03660">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="12E6D0B4" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRDefault="004B4A22" w:rsidP="00D03660">
+  <w:p w14:paraId="12E6D0B4" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRDefault="00E27B29" w:rsidP="00D03660">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3BE131ED" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRDefault="004B4A22" w:rsidP="00D03660">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaNeueLT Com 45 Lt" w:hAnsi="HelveticaNeueLT Com 45 Lt" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:color w:val="003057"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -2533,87 +2409,78 @@
       </w:rPr>
       <w:t>ISSN: 1692-7311</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7F16D923" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRPr="00D03660" w:rsidRDefault="004B4A22" w:rsidP="00D03660">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaNeueLT Com 45 Lt" w:hAnsi="HelveticaNeueLT Com 45 Lt" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:color w:val="003057"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaNeueLT Com 45 Lt" w:hAnsi="HelveticaNeueLT Com 45 Lt" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:color w:val="003057"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>IS</w:t>
-[...8 lines deleted...]
-      <w:t>SNe</w:t>
+      <w:t>ISSNe</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaNeueLT Com 45 Lt" w:hAnsi="HelveticaNeueLT Com 45 Lt" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:color w:val="003057"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>: 2389-8844</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A951E55" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRDefault="004B4A22" w:rsidP="00D03660">
+  <w:p w14:paraId="2A951E55" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRDefault="00E27B29" w:rsidP="00D03660">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="35B97E38" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRDefault="004B4A22">
+  <w:p w14:paraId="35B97E38" w14:textId="77777777" w:rsidR="001A1BE3" w:rsidRDefault="00E27B29">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56E42263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A65A59DC"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -2788,54 +2655,56 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B7422C"/>
     <w:rsid w:val="00477401"/>
     <w:rsid w:val="004B4A22"/>
     <w:rsid w:val="004E0D00"/>
+    <w:rsid w:val="00515E4D"/>
     <w:rsid w:val="00971E3E"/>
     <w:rsid w:val="00B435A8"/>
     <w:rsid w:val="00B7422C"/>
     <w:rsid w:val="00D67AF6"/>
+    <w:rsid w:val="00E27B29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3B9BEA64"/>
@@ -3453,50 +3322,62 @@
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00477401"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00515E4D"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/signin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/signin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/signin" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>