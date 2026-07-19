--- v0 (2025-10-11)
+++ v1 (2026-07-19)
@@ -32,71 +32,91 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82E86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título en español </w:t>
       </w:r>
       <w:r w:rsidRPr="00A82E86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(máximo 15 palabras)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F978C37" w14:textId="48D3DD89" w:rsidR="00FA3E32" w:rsidRPr="00FA3E32" w:rsidRDefault="00FA3E32" w:rsidP="00B03981">
+    <w:p w14:paraId="7F978C37" w14:textId="296DD33A" w:rsidR="00FA3E32" w:rsidRPr="00FA3E32" w:rsidRDefault="00FA3E32" w:rsidP="00B03981">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3E32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Título en inglés</w:t>
+        <w:t xml:space="preserve">Título en </w:t>
+      </w:r>
+      <w:r w:rsidR="0034654E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nglés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510DF99C" w14:textId="77777777" w:rsidR="00B03981" w:rsidRPr="00A82E86" w:rsidRDefault="00B03981" w:rsidP="00B03981">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="202DB50F" w14:textId="08E758E0" w:rsidR="00B03981" w:rsidRPr="00A82E86" w:rsidRDefault="00B03981" w:rsidP="00B03981">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82E86">
@@ -1429,50 +1449,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ómo se relacionan los resultados entre ellos mismos? ¿</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="0080332C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">ómo se relacionan los resultados con la realidad y con la teoría o el marco de referencia empleado? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0D5E6F" w14:textId="77777777" w:rsidR="00D75C61" w:rsidRDefault="00D75C61" w:rsidP="00D75C61">
+      <w:pPr>
+        <w:pStyle w:val="TEXTO"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674D8115" w14:textId="2F47A18D" w:rsidR="00D75C61" w:rsidRPr="00A82E86" w:rsidRDefault="00D75C61" w:rsidP="00D75C61">
+      <w:pPr>
+        <w:pStyle w:val="TEXTO"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E56548E" w14:textId="77777777" w:rsidR="003814BA" w:rsidRDefault="003814BA" w:rsidP="003814BA">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0982E44A" w14:textId="5ECEF840" w:rsidR="00B03981" w:rsidRDefault="003814BA" w:rsidP="003814BA">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -1514,61 +1570,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Equidad y Desarrollo utiliza el estilo APA7 por lo que es necesario que se siga lo dispuesto en este manual de estilo en lo concerniente a citación y referenciación de material empleado. Se recomienda consultar: https://apastyle.apa.org/</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0080332C" w:rsidRPr="0080332C" w:rsidSect="00A82E86">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="126"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="964" w:footer="964" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BCDE87C" w14:textId="77777777" w:rsidR="000942A7" w:rsidRDefault="000942A7" w:rsidP="006B1D41">
+    <w:p w14:paraId="604C2E46" w14:textId="77777777" w:rsidR="00B33778" w:rsidRDefault="00B33778" w:rsidP="006B1D41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D183FB7" w14:textId="77777777" w:rsidR="000942A7" w:rsidRDefault="000942A7" w:rsidP="006B1D41">
+    <w:p w14:paraId="199D2F90" w14:textId="77777777" w:rsidR="00B33778" w:rsidRDefault="00B33778" w:rsidP="006B1D41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1658,61 +1714,61 @@
     <w:r w:rsidRPr="00A82E86">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00A82E86">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="380EEB7C" w14:textId="77777777" w:rsidR="000942A7" w:rsidRDefault="000942A7" w:rsidP="006B1D41">
+    <w:p w14:paraId="398A8480" w14:textId="77777777" w:rsidR="00B33778" w:rsidRDefault="00B33778" w:rsidP="006B1D41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B3799BD" w14:textId="77777777" w:rsidR="000942A7" w:rsidRDefault="000942A7" w:rsidP="006B1D41">
+    <w:p w14:paraId="24DA5F01" w14:textId="77777777" w:rsidR="00B33778" w:rsidRDefault="00B33778" w:rsidP="006B1D41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="00C19397" w14:textId="4E0CC6B0" w:rsidR="006B1D41" w:rsidRPr="0035267C" w:rsidRDefault="00B03981" w:rsidP="0035267C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="0035267C">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2083,164 +2139,167 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B1D41"/>
     <w:rsid w:val="00055078"/>
     <w:rsid w:val="0008626A"/>
     <w:rsid w:val="000942A7"/>
     <w:rsid w:val="000F447D"/>
     <w:rsid w:val="00115D33"/>
     <w:rsid w:val="00130362"/>
     <w:rsid w:val="001678C3"/>
     <w:rsid w:val="00251138"/>
     <w:rsid w:val="00252B1A"/>
     <w:rsid w:val="00263A4F"/>
     <w:rsid w:val="00280385"/>
     <w:rsid w:val="002C7A27"/>
     <w:rsid w:val="002F67FD"/>
+    <w:rsid w:val="0034654E"/>
     <w:rsid w:val="0035267C"/>
     <w:rsid w:val="0037659B"/>
     <w:rsid w:val="003814BA"/>
     <w:rsid w:val="0046083D"/>
     <w:rsid w:val="00471E27"/>
     <w:rsid w:val="0057042E"/>
     <w:rsid w:val="005D4216"/>
     <w:rsid w:val="005E0898"/>
     <w:rsid w:val="005F3DD5"/>
     <w:rsid w:val="005F4154"/>
     <w:rsid w:val="00617773"/>
     <w:rsid w:val="00651B7C"/>
     <w:rsid w:val="006543E4"/>
     <w:rsid w:val="00662734"/>
     <w:rsid w:val="006A6F6D"/>
     <w:rsid w:val="006B1D41"/>
     <w:rsid w:val="006F5038"/>
     <w:rsid w:val="007446F8"/>
     <w:rsid w:val="007A250C"/>
     <w:rsid w:val="0080332C"/>
     <w:rsid w:val="00822212"/>
     <w:rsid w:val="00886F13"/>
     <w:rsid w:val="008D2B50"/>
     <w:rsid w:val="008E086A"/>
     <w:rsid w:val="009133CD"/>
     <w:rsid w:val="009349F2"/>
     <w:rsid w:val="00A0541F"/>
     <w:rsid w:val="00A36585"/>
     <w:rsid w:val="00A67D14"/>
     <w:rsid w:val="00A82E86"/>
     <w:rsid w:val="00AD30C3"/>
     <w:rsid w:val="00B03981"/>
     <w:rsid w:val="00B03BE9"/>
+    <w:rsid w:val="00B33778"/>
     <w:rsid w:val="00B37368"/>
     <w:rsid w:val="00B6461A"/>
     <w:rsid w:val="00BB3773"/>
     <w:rsid w:val="00C409BE"/>
     <w:rsid w:val="00C72D4E"/>
     <w:rsid w:val="00CF5AD4"/>
     <w:rsid w:val="00D753D6"/>
+    <w:rsid w:val="00D75C61"/>
     <w:rsid w:val="00DE4CD7"/>
     <w:rsid w:val="00E23036"/>
     <w:rsid w:val="00E233D3"/>
     <w:rsid w:val="00E3093A"/>
     <w:rsid w:val="00E526A4"/>
     <w:rsid w:val="00E526AD"/>
     <w:rsid w:val="00E60AAA"/>
     <w:rsid w:val="00E65B70"/>
     <w:rsid w:val="00E669D3"/>
     <w:rsid w:val="00EB7443"/>
     <w:rsid w:val="00ED42F5"/>
     <w:rsid w:val="00ED78A9"/>
     <w:rsid w:val="00F1606C"/>
     <w:rsid w:val="00F41A57"/>
     <w:rsid w:val="00F52A46"/>
     <w:rsid w:val="00FA1C56"/>
     <w:rsid w:val="00FA3E32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D28333E"/>
   <w15:docId w15:val="{9AA04507-E679-49A3-A311-9FC788E77566}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -3287,72 +3346,72 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>916</Words>
-  <Characters>5038</Characters>
+  <Words>918</Words>
+  <Characters>5050</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defence Academy of the United Kingdom</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5943</CharactersWithSpaces>
+  <CharactersWithSpaces>5957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Abdul Alhazred</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>